--- v0 (2026-05-18)
+++ v1 (2026-07-12)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49e1da02d09d4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/2633590e31824802b35df4f05f46bb94.psmdcp" Id="R3bad440d0a944206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ec578e84414fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f75086161774650a5f9fb662567a17e.psmdcp" Id="Rf73a3ac3f9954201" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sample Sheet" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1159" uniqueCount="1159">
   <x:si>
     <x:t>ORDER ID</x:t>
   </x:si>
   <x:si>
     <x:t>PHONE</x:t>
   </x:si>
   <x:si>