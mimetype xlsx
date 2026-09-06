--- v1 (2026-07-12)
+++ v2 (2026-09-06)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70ec578e84414fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/0f75086161774650a5f9fb662567a17e.psmdcp" Id="Rf73a3ac3f9954201" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66212a79f4b44cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b4aba7876c5415293f7c8be90aa2105.psmdcp" Id="Rea9c2718ab894df0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sample Sheet" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1159" uniqueCount="1159">
   <x:si>
     <x:t>ORDER ID</x:t>
   </x:si>
   <x:si>
     <x:t>PHONE</x:t>
   </x:si>
   <x:si>
@@ -4048,51 +4048,51 @@
       </x:c>
       <x:c r="E7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F7" s="0" t="n">
         <x:v>773019162</x:v>
       </x:c>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I7" s="0" t="n">
         <x:v>143.6</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9">
       <x:c r="A8" s="0" t="n">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B8" s="0" t="n">
         <x:v>263773811292</x:v>
       </x:c>
       <x:c r="C8" s="1">
-        <x:v>44222.5897106481</x:v>
+        <x:v>44222.5897106482</x:v>
       </x:c>
       <x:c r="E8" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F8" s="0" t="n">
         <x:v>773811292</x:v>
       </x:c>
       <x:c r="G8" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H8" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I8" s="0" t="n">
         <x:v>143.6</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9">
       <x:c r="A9" s="0" t="n">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B9" s="0" t="n">
         <x:v>263772412784</x:v>
       </x:c>
       <x:c r="C9" s="1">
@@ -6475,51 +6475,51 @@
       </x:c>
       <x:c r="E94" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F94" s="0" t="n">
         <x:v>772821856</x:v>
       </x:c>
       <x:c r="G94" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H94" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I94" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9">
       <x:c r="A95" s="0" t="n">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B95" s="0" t="n">
         <x:v>263785822531</x:v>
       </x:c>
       <x:c r="C95" s="1">
-        <x:v>44258.5271643518</x:v>
+        <x:v>44258.5271643519</x:v>
       </x:c>
       <x:c r="D95" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E95" s="0" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F95" s="0" t="n">
         <x:v>785822531</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I95" s="0" t="n">
         <x:v>226.09</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9">
       <x:c r="A96" s="0" t="n">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B96" s="0" t="n">
@@ -6788,51 +6788,51 @@
       </x:c>
       <x:c r="E105" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F105" s="0" t="n">
         <x:v>774520617</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="I105" s="0" t="n">
         <x:v>687.72</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9">
       <x:c r="A106" s="0" t="n">
         <x:v>202</x:v>
       </x:c>
       <x:c r="B106" s="0" t="n">
         <x:v>263714542697</x:v>
       </x:c>
       <x:c r="C106" s="1">
-        <x:v>44264.6756018518</x:v>
+        <x:v>44264.6756018519</x:v>
       </x:c>
       <x:c r="D106" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E106" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F106" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="G106" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H106" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I106" s="0" t="n">
         <x:v>79.9</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9">
       <x:c r="A107" s="0" t="n">
         <x:v>203</x:v>
       </x:c>
       <x:c r="B107" s="0" t="n">
@@ -15787,51 +15787,51 @@
       </x:c>
       <x:c r="E421" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="F421" s="0" t="n">
         <x:v>732780223</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="I421" s="0" t="n">
         <x:v>425.94</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:9">
       <x:c r="A422" s="0" t="n">
         <x:v>518</x:v>
       </x:c>
       <x:c r="B422" s="0" t="n">
         <x:v>263772872003</x:v>
       </x:c>
       <x:c r="C422" s="1">
-        <x:v>44373.3709606481</x:v>
+        <x:v>44373.3709606482</x:v>
       </x:c>
       <x:c r="D422" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="E422" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="F422" s="0" t="n">
         <x:v>772872003</x:v>
       </x:c>
       <x:c r="G422" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H422" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I422" s="0" t="n">
         <x:v>6230</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:9">
       <x:c r="A423" s="0" t="n">
         <x:v>519</x:v>
       </x:c>
       <x:c r="B423" s="0" t="n">
@@ -19277,51 +19277,51 @@
       </x:c>
       <x:c r="E543" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="F543" s="0" t="n">
         <x:v>777823290</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I543" s="0" t="n">
         <x:v>978</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:9">
       <x:c r="A544" s="0" t="n">
         <x:v>640</x:v>
       </x:c>
       <x:c r="B544" s="0" t="n">
         <x:v>263732001474</x:v>
       </x:c>
       <x:c r="C544" s="1">
-        <x:v>44398.4959606481</x:v>
+        <x:v>44398.4959606482</x:v>
       </x:c>
       <x:c r="D544" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="E544" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="F544" s="0" t="n">
         <x:v>788605754</x:v>
       </x:c>
       <x:c r="G544" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="H544" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I544" s="0" t="n">
         <x:v>3912</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:9">
       <x:c r="A545" s="0" t="n">
         <x:v>641</x:v>
       </x:c>
       <x:c r="B545" s="0" t="n">
@@ -20489,51 +20489,51 @@
       </x:c>
       <x:c r="E585" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="F585" s="0" t="n">
         <x:v>773844723</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I585" s="0" t="n">
         <x:v>8802</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:9">
       <x:c r="A586" s="0" t="n">
         <x:v>682</x:v>
       </x:c>
       <x:c r="B586" s="0" t="n">
         <x:v>263773382412</x:v>
       </x:c>
       <x:c r="C586" s="1">
-        <x:v>44404.4022106481</x:v>
+        <x:v>44404.4022106482</x:v>
       </x:c>
       <x:c r="D586" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="E586" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="F586" s="0" t="n">
         <x:v>772328274</x:v>
       </x:c>
       <x:c r="G586" s="0" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="H586" s="0" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="I586" s="0" t="n">
         <x:v>5868</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:9">
       <x:c r="A587" s="0" t="n">
         <x:v>683</x:v>
       </x:c>
       <x:c r="B587" s="0" t="n">
@@ -37604,51 +37604,51 @@
       </x:c>
       <x:c r="E1179" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="F1179" s="0" t="n">
         <x:v>778107127</x:v>
       </x:c>
       <x:c r="G1179" s="0" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="H1179" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I1179" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1180" spans="1:9">
       <x:c r="A1180" s="0" t="n">
         <x:v>1278</x:v>
       </x:c>
       <x:c r="B1180" s="0" t="n">
         <x:v>263778107127</x:v>
       </x:c>
       <x:c r="C1180" s="1">
-        <x:v>44518.7690393518</x:v>
+        <x:v>44518.7690393519</x:v>
       </x:c>
       <x:c r="E1180" s="0" t="s">
         <x:v>1106</x:v>
       </x:c>
       <x:c r="F1180" s="0" t="n">
         <x:v>778107127</x:v>
       </x:c>
       <x:c r="G1180" s="0" t="s">
         <x:v>1107</x:v>
       </x:c>
       <x:c r="H1180" s="0" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I1180" s="0" t="n">
         <x:v>0</x:v>
       </x:c>
     </x:row>
     <x:row r="1181" spans="1:9">
       <x:c r="A1181" s="0" t="n">
         <x:v>1279</x:v>
       </x:c>
       <x:c r="B1181" s="0" t="n">
         <x:v>263773382412</x:v>
       </x:c>
       <x:c r="C1181" s="1">