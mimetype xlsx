--- v2 (2026-09-06)
+++ v3 (2026-10-31)
@@ -1,40 +1,40 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66212a79f4b44cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/9b4aba7876c5415293f7c8be90aa2105.psmdcp" Id="Rea9c2718ab894df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68f4030dfe442ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/dc2edd24eab84815a1a5c118398b1a2c.psmdcp" Id="Ra49eef074176407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sample Sheet" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1159" uniqueCount="1159">
   <x:si>
     <x:t>ORDER ID</x:t>
   </x:si>
   <x:si>
     <x:t>PHONE</x:t>
   </x:si>
   <x:si>